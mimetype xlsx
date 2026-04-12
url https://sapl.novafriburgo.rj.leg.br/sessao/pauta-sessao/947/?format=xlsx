--- v0 (2026-02-26)
+++ v1 (2026-04-12)
@@ -51,69 +51,69 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa nº 58 de 2026</t>
   </si>
   <si>
     <t>Marcos Marins</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Friburguense ao Gestor Público Eduardo Paes e ao Padre Marcus Vinícius Moreira Falcão.</t>
   </si>
   <si>
     <t>Incluído(a) no Expediente</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa nº 59 de 2026</t>
   </si>
   <si>
     <t>Dirceu Tardem</t>
   </si>
   <si>
-    <t>Concede o Título de Cidadania Friburguense a Rosângela Costa da Silva e Ilma de Souza Oliveira</t>
+    <t>Concede o Título de Cidadania Friburguense a Rosangela Costa da Silva e Ilma de Souza Oliveira</t>
   </si>
   <si>
     <t>Projeto de Indicação Legislativa nº 56 de 2026</t>
   </si>
   <si>
     <t>Christiano Huguenin</t>
   </si>
   <si>
     <t>“Institui no Município de Nova Friburgo o Fundo Municipal do Trabalho, Emprego e Renda e dá outras providências.”</t>
   </si>
   <si>
     <t>Moção Especial de Louvor nº 198 de 2026</t>
   </si>
   <si>
     <t>Carlinhos do Kiko</t>
   </si>
   <si>
-    <t>Com o senhor Leonardo Santiago, artista plástico, educador e fundador do Atelier Leonardo Santiago, referência no ensino de desenho e pintura no Estado do Rio de Janeiro. Iniciou sua trajetória artística ainda na infância e, desde 2003, dedica-se à formação artística por meio de ateliês em diversas cidades. Seu trabalho é reconhecido pela relevante contribuição à educação artística e à cultura, especialmente em Nova Friburgo.</t>
+    <t>Ao senhor Leonardo Santiago, artista plástico, educador e fundador do Atelier Leonardo Santiago, referência no ensino de desenho e pintura no Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>Ata para Aprovação nº 2 de 2026</t>
   </si>
   <si>
     <t>Nuno Filipe de Mendonça D. L. de Brito - Redator de Atas</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária da 2ª Sessão Legislativa, realizada em 05 de fevereiro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -424,51 +424,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="51.140625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="149.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">