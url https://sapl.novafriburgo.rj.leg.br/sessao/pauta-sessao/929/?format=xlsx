--- v0 (2026-02-26)
+++ v1 (2026-04-30)
@@ -105,63 +105,63 @@
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 142 de 2025</t>
   </si>
   <si>
     <t>Dá denominação à Unidade de Urgência e Emergência do Distrito de Lumiar, e dá outras providências.</t>
   </si>
   <si>
     <t>Incluído(a) no Expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 143 de 2025</t>
   </si>
   <si>
     <t>Estabelece diretrizes sobre a destinação prioritária de vagas do Programa Jovem Aprendiz, no âmbito de contratos firmados com o Município de Nova Friburgo, a adolescentes e jovens em situação de vulnerabilidade social, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa nº 56 de 2026</t>
   </si>
   <si>
     <t>Cascão do Povo</t>
   </si>
   <si>
-    <t>Concede o Título de Cidadania Friburguense aos Senhores Daniel Marcos Barbiratto e Luciano Vieira Mendes.</t>
+    <t>Concede o Título de Cidadania Friburguense aos Senhores Daniel Marcos Barbiratto de Almeida e Luciano Vieira Mendes.</t>
   </si>
   <si>
     <t>Projeto de Indicação Legislativa nº 53 de 2025</t>
   </si>
   <si>
     <t>Solicita o envio de mensagem ao Exmº Sr. Prefeito Municipal, a fim de que encaminhe a esta Casa Projeto de Lei que institua Programa de Apoio Psicológico e Saúde Mental destinado aos profissionais da educação do Município de Nova Friburgo.</t>
   </si>
   <si>
     <t>Projeto de Indicação Legislativa nº 54 de 2025</t>
   </si>
   <si>
-    <t>que sugere ao Excelentíssimo Senhor Prefeito de Nova Friburgo que encaminhe a esta Casa Legislativa, Projeto de Lei dispondo sobre a criação e regulamentação, do Programa Luta Pela Educação</t>
+    <t>Sugere ao Excelentíssimo Senhor Prefeito de Nova Friburgo que encaminhe a esta Casa Legislativa, Projeto de Lei que disponha sobre a criação e regulamentação do Programa Luta Pela Educação.</t>
   </si>
   <si>
     <t>Projeto de Indicação Legislativa nº 55 de 2026</t>
   </si>
   <si>
     <t>Propõe ao Exmº Sr. Prefeito Municipal Projeto de Lei que reconhece os professores que atuam na educação infantil sob a denominação de auxiliar de creche, como professor da Educação Infantil no âmbito da Rede Municipal de Ensino de Nova Friburgo e dá outras providências.</t>
   </si>
   <si>
     <t>Moção Especial de Louvor nº 197 de 2026</t>
   </si>
   <si>
     <t>Ao Coletivo Grãos de Luz de Lumiar, Nova Friburgo.</t>
   </si>
   <si>
     <t>Ata para Aprovação nº 79 de 2025</t>
   </si>
   <si>
     <t>Nuno Filipe de Mendonça D. L. de Brito - Redator de Atas</t>
   </si>
   <si>
     <t>Ata da 79ª Sessão Ordinária da 1ª Sessão Legislativa, realizada em 09 de dezembro de 2025.</t>
   </si>
   <si>
     <t>Ata para Aprovação nº 80 de 2025</t>
   </si>